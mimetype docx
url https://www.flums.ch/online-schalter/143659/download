--- v0 (2025-10-31)
+++ v1 (2026-07-22)
@@ -41,324 +41,374 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33E8AC40" w14:textId="1BF41CF0" w:rsidR="0070612A" w:rsidRDefault="0070612A" w:rsidP="0076433D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garet Medium" w:hAnsi="Garet Medium" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41D60">
         <w:rPr>
           <w:rFonts w:ascii="Garet Medium" w:hAnsi="Garet Medium" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57B29F9F" wp14:editId="090888F8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57B29F9F" wp14:editId="23B48E35">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>5213985</wp:posOffset>
+                  <wp:posOffset>5160645</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>1087755</wp:posOffset>
+                  <wp:posOffset>1085850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2184400" cy="571500"/>
-                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:extent cx="2343150" cy="571500"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="20880"/>
-                    <wp:lineTo x="21474" y="20880"/>
-                    <wp:lineTo x="21474" y="0"/>
+                    <wp:lineTo x="21424" y="20880"/>
+                    <wp:lineTo x="21424" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="1" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2184400" cy="571500"/>
+                          <a:ext cx="2343150" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3C074851" w14:textId="77777777" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
+                          <w:p w14:paraId="3C074851" w14:textId="59E550E3" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="1134"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E41D60">
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Ihr Kontakt</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E41D60">
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
-                              <w:t>Nadine Bamert</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A009A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
+                                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Schulverwaltung</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7E6E1D05" w14:textId="77777777" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="1134"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E41D60">
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Direktwahl</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E41D60">
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>081 734 05 95</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="615C4199" w14:textId="77777777" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
+                          <w:p w14:paraId="615C4199" w14:textId="77281D15" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="1134"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E41D60">
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>E-Mail</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E41D60">
                               <w:rPr>
                                 <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
-                              <w:t>nadine.bamert@flums.ch</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A009A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
+                                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>schulverwaltung</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E41D60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
+                                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>@flums.ch</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="57B29F9F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:410.55pt;margin-top:85.65pt;width:172pt;height:45pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmsx3X8AEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrUz4hRdigwD&#10;ugvQ7QNkWbaFyaJGKbGzrx8lO+kub8P8IJAidchzSG/vxt6wk0KvwZY8Xyw5U1ZCrW1b8q9fDq9u&#10;OfNB2FoYsKrkZ+X53e7li+3gCrWCDkytkBGI9cXgSt6F4Ios87JTvfALcMpSsAHsRSAX26xGMRB6&#10;b7LVcvk6GwBrhyCV93T7MAX5LuE3jZLhU9N4FZgpOfUW0onprOKZ7baiaFG4Tsu5DfEPXfRCWyp6&#10;hXoQQbAj6r+gei0RPDRhIaHPoGm0VIkDscmXf7B56oRTiQuJ491VJv//YOXH05P7jCyMb2GkASYS&#10;3j2C/OaZhX0nbKvuEWHolKipcB4lywbni/lplNoXPoJUwweoacjiGCABjQ32URXiyQidBnC+iq7G&#10;wCRdrvLb9XpJIUmxzU2+ITuWEMXltUMf3inoWTRKjjTUhC5Ojz5MqZeUWMyD0fVBG5McbKu9QXYS&#10;tACH9M3ov6UZG5MtxGcTYrxJNCOziWMYq5GCkW4F9ZkII0wLRT8AGR3gD84GWqaS++9HgYoz896S&#10;aHHzLgYm401OpDmrkrPe3KzIEVYSRMnDxdyHaVOPDnXbUYVpPBbuSeBGJ+7P3cz90qIk9ealjpv4&#10;q5+ynn+93U8AAAD//wMAUEsDBBQABgAIAAAAIQCezySq4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqGMDoUrjVKiiHBCqoOkHuPGSpMR2FLtpytezPcFxZ55mZ/LlZDs2&#10;4hBa7xSIWQIMXeVN62oFu3J9NwcWonZGd96hgjMGWBbXV7nOjD+5Txy3sWYU4kKmFTQx9hnnoWrQ&#10;6jDzPTryvvxgdaRzqLkZ9InCbcdlkqTc6tbRh0b3uGqw+t4erYKXj9VhXcrXWp7fH8rNGNLDT/Wm&#10;1O3N9LwAFnGKfzBc6lN1KKjT3h+dCaxTMJdCEErGk7gHdiFE+kjSXoFMSeJFzv+PKH4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAprMd1/ABAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAns8kquEAAAAMAQAADwAAAAAAAAAAAAAAAABKBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:406.35pt;margin-top:85.5pt;width:184.5pt;height:45pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDK33OK8QEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nabpWgZR02l0KkIa&#10;A2njBziOk1g4PnN2m5Rfz9lpO7R9Q+SDdS/2c/c8d1nfjL1hB4Vegy15PptzpqyEWtu25D+edu8+&#10;cOaDsLUwYFXJj8rzm83bN+vBFWoBHZhaISMQ64vBlbwLwRVZ5mWneuFn4JSlZAPYi0AutlmNYiD0&#10;3mSL+fx9NgDWDkEq7yl6NyX5JuE3jZLhW9N4FZgpOfUW0onprOKZbdaiaFG4TstTG+IfuuiFtlT0&#10;AnUngmB71K+gei0RPDRhJqHPoGm0VIkDscnnL9g8dsKpxIXE8e4ik/9/sPLh8Oi+IwvjJxhpgImE&#10;d/cgf3pmYdsJ26pbRBg6JWoqnEfJssH54vQ0Su0LH0Gq4SvUNGSxD5CAxgb7qArxZIROAzheRFdj&#10;YJKCi6vlVb6ilKTc6prMNJVMFOfXDn34rKBn0Sg50lATujjc+xC7EcX5Sizmweh6p41JDrbV1iA7&#10;CFqAXfoSgRfXjI2XLcRnE2KMJJqR2cQxjNVIyUi3gvpIhBGmhaIfgIwO8DdnAy1Tyf2vvUDFmfli&#10;SbS4eWcDk/ExXy4pWiVnubpekCOsJIiSh7O5DdOm7h3qtqMK03gs3JLAjU7cn7s59UuLkiQ5LXXc&#10;xL/9dOv519v8AQAA//8DAFBLAwQUAAYACAAAACEA8Q5QB+AAAAAMAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KhjC6VRiFOhinJACJWGD3Bjk6TE6yh205SvZ3sqx515mp0pVrPr&#10;2WTH0HlUIBYJMIu1Nx02Cr6qzUMGLESNRvcerYKzDbAqb28KnRt/wk877WLDKARDrhW0MQ4556Fu&#10;rdNh4QeL5H370elI59hwM+oThbueyyRJudMd0odWD3bd2vpnd3QKXrbrw6aSr408vz9WH1NID7/1&#10;m1L3d/PzE7Bo53iF4VKfqkNJnfb+iCawXkEm5JJQMpaCRl0IkQmS9gpkShIvC/5/RPkHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAyt9zivEBAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8Q5QB+AAAAAMAQAADwAAAAAAAAAAAAAAAABLBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                 <v:textbox inset="0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="3C074851" w14:textId="77777777" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
+                    <w:p w14:paraId="3C074851" w14:textId="59E550E3" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1134"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E41D60">
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Ihr Kontakt</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E41D60">
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
-                        <w:t>Nadine Bamert</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A009A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>Schulverwaltung</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7E6E1D05" w14:textId="77777777" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1134"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E41D60">
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Direktwahl</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E41D60">
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>081 734 05 95</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="615C4199" w14:textId="77777777" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
+                    <w:p w14:paraId="615C4199" w14:textId="77281D15" w:rsidR="0070612A" w:rsidRPr="00E41D60" w:rsidRDefault="0070612A" w:rsidP="0070612A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1134"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E41D60">
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>E-Mail</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E41D60">
                         <w:rPr>
                           <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
-                        <w:t>nadine.bamert@flums.ch</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A009A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>schulverwaltung</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E41D60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Garet" w:hAnsi="Garet"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>@flums.ch</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CBA722" w14:textId="77ABFC1F" w:rsidR="00162D38" w:rsidRPr="0070612A" w:rsidRDefault="00162D38" w:rsidP="0076433D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garet Medium" w:hAnsi="Garet Medium" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070612A">
         <w:rPr>
           <w:rFonts w:ascii="Garet Medium" w:hAnsi="Garet Medium" w:cs="Arial"/>
           <w:bCs/>
@@ -4142,51 +4192,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4820"/>
           <w:tab w:val="left" w:pos="3828"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A5E8646" w14:textId="77777777" w:rsidR="0076433D" w:rsidRPr="0070612A" w:rsidRDefault="0076433D" w:rsidP="0076433D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4820"/>
           <w:tab w:val="left" w:pos="3828"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3751F0AA" w14:textId="77777777" w:rsidR="0076433D" w:rsidRPr="0070612A" w:rsidRDefault="00664712" w:rsidP="00664712">
+    <w:p w14:paraId="3751F0AA" w14:textId="77777777" w:rsidR="0076433D" w:rsidRDefault="00664712" w:rsidP="00664712">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4820"/>
           <w:tab w:val="right" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8363"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070612A">
         <w:rPr>
           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
@@ -4355,78 +4405,122 @@
           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0070612A">
         <w:rPr>
           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0070612A">
         <w:rPr>
           <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0076433D" w:rsidRPr="0070612A" w:rsidSect="00287799">
+    <w:p w14:paraId="17793C01" w14:textId="77777777" w:rsidR="00A0663F" w:rsidRPr="00A0663F" w:rsidRDefault="00A0663F" w:rsidP="00A0663F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D52DAB5" w14:textId="77777777" w:rsidR="00A0663F" w:rsidRPr="00A0663F" w:rsidRDefault="00A0663F" w:rsidP="00A0663F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADE2316" w14:textId="77777777" w:rsidR="00A0663F" w:rsidRPr="00A0663F" w:rsidRDefault="00A0663F" w:rsidP="00A0663F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0531D9" w14:textId="5456108C" w:rsidR="00A0663F" w:rsidRPr="00A0663F" w:rsidRDefault="00A0663F" w:rsidP="00A0663F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garet" w:hAnsi="Garet" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A0663F" w:rsidRPr="00A0663F" w:rsidSect="00287799">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="1843" w:bottom="709" w:left="1701" w:header="720" w:footer="505" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46B82DD1" w14:textId="77777777" w:rsidR="002871C6" w:rsidRDefault="002871C6">
+    <w:p w14:paraId="1D504A3B" w14:textId="77777777" w:rsidR="00991C2B" w:rsidRDefault="00991C2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CD094D7" w14:textId="77777777" w:rsidR="002871C6" w:rsidRDefault="002871C6">
+    <w:p w14:paraId="26F6E3A0" w14:textId="77777777" w:rsidR="00991C2B" w:rsidRDefault="00991C2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Humnst777 Lt BT">
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeue LT 55 Roman">
@@ -4443,50 +4537,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garet Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000027F" w:usb1="5000E5FB" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garet">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000027F" w:usb1="5000E5FB" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -4517,147 +4612,146 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5E16FD38" w14:textId="77777777" w:rsidR="00C84AED" w:rsidRDefault="00C84AED">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37618A64" w14:textId="77777777" w:rsidR="00C84AED" w:rsidRDefault="00C84AED">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0823D58D" w14:textId="4D372EE4" w:rsidR="009B0605" w:rsidRPr="0070612A" w:rsidRDefault="009B0605">
+  <w:p w14:paraId="0823D58D" w14:textId="27D5053A" w:rsidR="009B0605" w:rsidRPr="0070612A" w:rsidRDefault="009B0605">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0070612A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:kern w:val="2"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">Bitte senden Sie </w:t>
     </w:r>
     <w:r w:rsidR="00CF0A3C" w:rsidRPr="0070612A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:kern w:val="2"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">das </w:t>
     </w:r>
     <w:r w:rsidRPr="0070612A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:kern w:val="2"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">vollständig ausgefüllt Personalblatt an </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="0070612A">
+      <w:r w:rsidR="00A0663F" w:rsidRPr="00C868F0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:kern w:val="2"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>info@schuleflums.ch</w:t>
+        <w:t>schulverwaltung@flums.ch</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="0070612A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:kern w:val="2"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="61C42DD4" w14:textId="77777777" w:rsidR="00496FCB" w:rsidRPr="0070612A" w:rsidRDefault="009B0605">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0070612A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:kern w:val="2"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>oder per Post an Gemeinde Flums, Schulverwaltung, Postfach, 8890 Flums-</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38AC3195" w14:textId="77777777" w:rsidR="002871C6" w:rsidRDefault="002871C6">
+    <w:p w14:paraId="4FCC79CE" w14:textId="77777777" w:rsidR="00991C2B" w:rsidRDefault="00991C2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F8ADC4E" w14:textId="77777777" w:rsidR="002871C6" w:rsidRDefault="002871C6">
+    <w:p w14:paraId="5EE76D19" w14:textId="77777777" w:rsidR="00991C2B" w:rsidRDefault="00991C2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3235CC93" w14:textId="77777777" w:rsidR="00C84AED" w:rsidRDefault="0046711A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -4801,124 +4895,129 @@
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hlK6newEH3D6QyVlCR29M+W1xXUzmF8sE8L2FSSFWUO7EVhz5LN/d0gv3KA9VMhLxZiRcI2u8mtJR6eEUKkT/A==" w:salt="dCYT8pwDrHZIfphhfObszA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Bcv6EAF8lsJOpfJIDLq4tFyHY3PzBY3fDYI4hlcyq6+TRq6gjZ9D+UnPi2szKrP5X51FumnYuIevwinm94fAQg==" w:salt="xrlQ3Rq1ncan95ae5sTKpw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002871C6"/>
     <w:rsid w:val="00011C71"/>
     <w:rsid w:val="000369AC"/>
     <w:rsid w:val="000A0D4E"/>
     <w:rsid w:val="00101D30"/>
     <w:rsid w:val="00162D38"/>
     <w:rsid w:val="00172617"/>
+    <w:rsid w:val="00197E0B"/>
     <w:rsid w:val="001A3B66"/>
     <w:rsid w:val="001D0577"/>
+    <w:rsid w:val="001F4B93"/>
     <w:rsid w:val="00226209"/>
     <w:rsid w:val="00261439"/>
     <w:rsid w:val="002871C6"/>
     <w:rsid w:val="00287799"/>
+    <w:rsid w:val="002A009A"/>
     <w:rsid w:val="002C09B0"/>
     <w:rsid w:val="002F18C0"/>
     <w:rsid w:val="00333904"/>
     <w:rsid w:val="00346257"/>
     <w:rsid w:val="00353E13"/>
     <w:rsid w:val="003A195E"/>
     <w:rsid w:val="003B7853"/>
     <w:rsid w:val="00412B6C"/>
     <w:rsid w:val="004363D7"/>
     <w:rsid w:val="00437615"/>
     <w:rsid w:val="0046711A"/>
     <w:rsid w:val="00474106"/>
     <w:rsid w:val="00496FCB"/>
     <w:rsid w:val="004D70E4"/>
     <w:rsid w:val="004F2E47"/>
     <w:rsid w:val="00553700"/>
     <w:rsid w:val="005608F0"/>
     <w:rsid w:val="005A76BD"/>
     <w:rsid w:val="00600236"/>
     <w:rsid w:val="00664712"/>
     <w:rsid w:val="00667EEF"/>
     <w:rsid w:val="0070612A"/>
     <w:rsid w:val="0076433D"/>
     <w:rsid w:val="007942DB"/>
     <w:rsid w:val="007C4814"/>
     <w:rsid w:val="00843A16"/>
     <w:rsid w:val="00892F31"/>
     <w:rsid w:val="00930C32"/>
     <w:rsid w:val="00933985"/>
     <w:rsid w:val="009401A1"/>
     <w:rsid w:val="009426E7"/>
+    <w:rsid w:val="00991C2B"/>
     <w:rsid w:val="009B0605"/>
     <w:rsid w:val="009D3DF6"/>
     <w:rsid w:val="00A04C3A"/>
+    <w:rsid w:val="00A0663F"/>
     <w:rsid w:val="00A269DA"/>
     <w:rsid w:val="00A4569F"/>
     <w:rsid w:val="00AA62C6"/>
     <w:rsid w:val="00AC1D18"/>
     <w:rsid w:val="00AC45C1"/>
     <w:rsid w:val="00B17B13"/>
     <w:rsid w:val="00B861D7"/>
     <w:rsid w:val="00BA2D19"/>
     <w:rsid w:val="00BE41E9"/>
     <w:rsid w:val="00C57C67"/>
     <w:rsid w:val="00C645F9"/>
     <w:rsid w:val="00C84AED"/>
     <w:rsid w:val="00CB125F"/>
     <w:rsid w:val="00CB6355"/>
     <w:rsid w:val="00CF0A3C"/>
     <w:rsid w:val="00DA2670"/>
     <w:rsid w:val="00E436B6"/>
     <w:rsid w:val="00EF04CA"/>
     <w:rsid w:val="00EF51B5"/>
     <w:rsid w:val="00F955E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -5471,50 +5570,62 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0046711A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contact-street">
     <w:name w:val="contact-street"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00EF51B5"/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00496FCB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A0663F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="946430402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1867212067">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5527,51 +5638,51 @@
     </w:div>
     <w:div w:id="2007515816">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@schuleflums.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schulverwaltung@flums.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5841,74 +5952,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF297E5C-5CC0-4A6B-8675-F8B2E9420B31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>208</Words>
-  <Characters>1311</Characters>
+  <Characters>1316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gemeindeverwaltung Flums</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1516</CharactersWithSpaces>
+  <CharactersWithSpaces>1521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4784252</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1035</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>V:\Logos\Logo_Flums.jpg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>